--- v0 (2026-03-03)
+++ v1 (2026-10-17)
@@ -89,378 +89,378 @@
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Des</t>
   </si>
   <si>
     <t>Farihatun, S.ST</t>
   </si>
   <si>
     <t xml:space="preserve">Belum // </t>
   </si>
   <si>
     <t>Kabupaten Bangkalan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Maisara, Str.Keb.Bdn </t>
   </si>
   <si>
     <t>Rina Arfandiyah, S. ST. Bdn.</t>
   </si>
   <si>
-    <t>DWINDA DIAN NANIK</t>
+    <t>Dwinda Dian Nanik</t>
   </si>
   <si>
     <t>Komariyah, A.Md.Keb</t>
   </si>
   <si>
     <t>Kabupaten Banyuwangi</t>
   </si>
   <si>
     <t>Verawati Fazrin, A.Md.Keb</t>
   </si>
   <si>
     <t>Kabupaten Blitar</t>
   </si>
   <si>
-    <t>NURUL LAILA</t>
+    <t>Nurul Laila</t>
   </si>
   <si>
     <t>Kabupaten Bojonegoro</t>
   </si>
   <si>
     <t>YULIATI / 46 / 12 th / 0 bln / 3 / 2026-01-08/ KB Ulang/  Implant/ Puskesmas</t>
   </si>
   <si>
     <t>SITI NUR MALIKAH / 31 / 0 th / 1 bln / 4 / 2026-01-10/ KB PascaSalin/  Implant/ Puskesmas</t>
   </si>
   <si>
     <t>SUMARMI / 35 / 0 th / 0 bln / 5 / 2026-01-21/ KB PascaSalin/  Implant/ Puskesmas</t>
   </si>
   <si>
     <t>MUALIVATIM / 35 / 7 th / 0 bln / 2 / 2026-01-20/ KB Ulang/  IUD/ Puskesmas</t>
   </si>
   <si>
     <t>SUMARNI / 36 / 0 th / 0 bln / 5 / 2026-01-17/ KB Ulang/  Implant/ Puskesmas</t>
   </si>
   <si>
     <t>DWI ATIKA / 31 / 5 th / 0 bln / 2 / 2026-01-27/ Ganti Cara/  IUD/ Puskesmas</t>
   </si>
   <si>
     <t>SURYANINGSIH / 38 / 10 th / 0 bln / 2 / 2026-01-28/ KB Ulang/  IUD/ Puskesmas</t>
   </si>
   <si>
     <t>IRMA DWI NOVARINDA / 23 / 1 th / 3 bln / 1 / 2026-01-31/ Ganti Cara/  Implant/ Puskesmas</t>
   </si>
   <si>
     <t>Kabupaten Bondowoso</t>
   </si>
   <si>
     <t>Shelynda Eka Olivia, A.Md.Keb</t>
   </si>
   <si>
     <t>Kabupaten Gresik</t>
   </si>
   <si>
-    <t>Khusnul Khotimah, Amd.Keb</t>
+    <t>Khusnul Khotimah, AMD.Keb</t>
   </si>
   <si>
     <t>Kabupaten Jember</t>
   </si>
   <si>
-    <t>Dian Fatmawati, Amd.keb</t>
+    <t>Dian Fatmawati, AMD.Keb</t>
   </si>
   <si>
     <t>Sujiati, A.Md.Keb</t>
   </si>
   <si>
-    <t>Lily Suprapti, AMd.Keb</t>
+    <t>Lily Suprapti, AMD.Keb</t>
   </si>
   <si>
     <t>Kabupaten Jombang</t>
   </si>
   <si>
     <t>Kabupaten Kediri</t>
   </si>
   <si>
     <t>Kabupaten Lamongan</t>
   </si>
   <si>
     <t>Feby Nikita Sheilana, A.Md.Keb</t>
   </si>
   <si>
     <t>Kabupaten Lumajang</t>
   </si>
   <si>
     <t>Bd Aini Hidayati, S.ST, M.Kes</t>
   </si>
   <si>
-    <t>MUSTIKA DEWI SETYANINGRUM</t>
+    <t>Mustika Dewi Setyaningrum</t>
   </si>
   <si>
     <t>Kabupaten Madiun</t>
   </si>
   <si>
     <t xml:space="preserve">Puji Hariyanti </t>
   </si>
   <si>
     <t>Belum // dsa</t>
   </si>
   <si>
     <t>Desy Permonosari</t>
   </si>
   <si>
     <t>Kabupaten Magetan</t>
   </si>
   <si>
     <t>Yuli  Wardani, A.Md.Keb</t>
   </si>
   <si>
     <t>Wiwik Khabibah Fitriani, S.Tr.Keb.,Bdn</t>
   </si>
   <si>
     <t>Reiny Vidi Astuti, A.Md.Keb</t>
   </si>
   <si>
     <t>Kabupaten Malang</t>
   </si>
   <si>
     <t>Qurota Akyuni, A.Md.Keb</t>
   </si>
   <si>
     <t>Hainun Aulia Nisa, A.Md.Keb</t>
   </si>
   <si>
     <t xml:space="preserve">Supriati </t>
   </si>
   <si>
     <t>Rr. Evira Luciana Eka Fransisca, A.Md.Keb.</t>
   </si>
   <si>
     <t>Kabupaten Mojokerto</t>
   </si>
   <si>
     <t>Ulfa Mariana Rosita Dewi, A.Md.Keb</t>
   </si>
   <si>
-    <t>LIYA SRI NURHIKMAH</t>
+    <t>Liya Sri Nurhikmah</t>
   </si>
   <si>
     <t>Kabupaten Nganjuk</t>
   </si>
   <si>
-    <t>Terica Bian Karibta, AMd.,Keb</t>
+    <t>Terica Bian Karibta, AMD.,Keb</t>
   </si>
   <si>
     <t>Kabupaten Ngawi</t>
   </si>
   <si>
-    <t>Siti Nurwahyuni, Amd.Keb</t>
-[...8 lines deleted...]
-    <t>masjay</t>
+    <t>Siti Nurwahyuni, AMD.Keb</t>
+  </si>
+  <si>
+    <t>Dyah Eva Fajarwati, AMD.Keb</t>
+  </si>
+  <si>
+    <t>Nanik Winarti, AMD.Keb</t>
+  </si>
+  <si>
+    <t>Masjay</t>
   </si>
   <si>
     <t>Belum // Upload</t>
   </si>
   <si>
     <t>Kabupaten Pacitan</t>
   </si>
   <si>
     <t>Ria Agustin</t>
   </si>
   <si>
     <t>Retno Palupi</t>
   </si>
   <si>
-    <t>Aris Wahyu Dwiyanti, Amd.Keb</t>
+    <t>Aris Wahyu Dwiyanti, AMD.Keb</t>
   </si>
   <si>
     <t>Ike Trihastuti</t>
   </si>
   <si>
     <t>Nur Laila, A.Md.Keb</t>
   </si>
   <si>
     <t>Kabupaten Pamekasan</t>
   </si>
   <si>
     <t>Ninuk Triningtyas, S.ST</t>
   </si>
   <si>
     <t>Kabupaten Pasuruan</t>
   </si>
   <si>
-    <t>Umi Latifah, S.STKeb.</t>
-[...2 lines deleted...]
-    <t>ISNAINI AMANATUL HUSNAH</t>
+    <t>Umi Latifah, S.Stkeb.</t>
+  </si>
+  <si>
+    <t>Isnaini Amanatul Husnah</t>
   </si>
   <si>
     <t>Kabupaten Ponorogo</t>
   </si>
   <si>
     <t>Dira Ema Danistya, A.Md.Keb.</t>
   </si>
   <si>
     <t>Kabupaten Probolinggo</t>
   </si>
   <si>
-    <t>Kholifatus Sa'diah, A.md.Keb</t>
+    <t>Kholifatus Sa'Diah, A.Md.Keb</t>
   </si>
   <si>
     <t>Toriyah, S.Tr.Keb</t>
   </si>
   <si>
     <t>Kabupaten Sampang</t>
   </si>
   <si>
     <t>Mudrikah, S.Tr.Keb</t>
   </si>
   <si>
     <t>Dini Mega Anggraeni, A.Md.Keb.</t>
   </si>
   <si>
     <t>Kabupaten Sidoarjo</t>
   </si>
   <si>
-    <t>Ni Nyoman Murtiani, AMd.Keb</t>
+    <t>Ni Nyoman Murtiani, AMD.Keb</t>
   </si>
   <si>
     <t>Kabupaten Situbondo</t>
   </si>
   <si>
-    <t>Hemi Dini Arifah, Amd.Keb</t>
+    <t>Hemi Dini Arifah, AMD.Keb</t>
   </si>
   <si>
     <t>Kabupaten Sumenep</t>
   </si>
   <si>
-    <t>EMY SUNVIATI, S., Keb</t>
+    <t>Emy Sunviati, S., Keb</t>
   </si>
   <si>
     <t>Iltifama, A.Md.Keb</t>
   </si>
   <si>
     <t>Kisma Choirunnisa Mindanik, A.Md.Keb</t>
   </si>
   <si>
     <t>Kabupaten Trenggalek</t>
   </si>
   <si>
     <t>Kabupaten Tuban</t>
   </si>
   <si>
     <t>Erwin Lila Anjari</t>
   </si>
   <si>
     <t>Kabupaten Tulungagung</t>
   </si>
   <si>
-    <t>Maslihah, Amd.Keb</t>
-[...2 lines deleted...]
-    <t>ANGGIA TANJUNGSARI</t>
+    <t>Maslihah, AMD.Keb</t>
+  </si>
+  <si>
+    <t>Anggia Tanjungsari</t>
   </si>
   <si>
     <t>Titik Widayanti, A.Md.Keb</t>
   </si>
   <si>
     <t>Kota Batu</t>
   </si>
   <si>
     <t>Nofi Wijayanti</t>
   </si>
   <si>
-    <t>INTAN PRADIKA</t>
+    <t>Intan Pradika</t>
   </si>
   <si>
     <t>Candra Ayu Firdausi Maulina, A.Md.Keb</t>
   </si>
   <si>
     <t>Kota Blitar</t>
   </si>
   <si>
     <t>Ana Asmaul Husna, A.Md.Keb</t>
   </si>
   <si>
     <t>Kota Kediri</t>
   </si>
   <si>
     <t>Ardian Rohmawati, A.Md.Keb</t>
   </si>
   <si>
     <t>Kota Madiun</t>
   </si>
   <si>
     <t>Srimar Yulianty, S.Tr.Keb</t>
   </si>
   <si>
     <t>Kota Malang</t>
   </si>
   <si>
     <t>Liah Dwi Putranti, A.Md.Keb</t>
   </si>
   <si>
-    <t>Emmy Ariesnawaty, Amd.Keb</t>
+    <t>Emmy Ariesnawaty, AMD.Keb</t>
   </si>
   <si>
     <t>Kota Mojokerto</t>
   </si>
   <si>
     <t>Septi Dhea Puspitayanti, A.Md.Keb</t>
   </si>
   <si>
     <t>Kota Pasuruan</t>
   </si>
   <si>
     <t>Itsbatul Ulya, A.Md.Keb</t>
   </si>
   <si>
     <t>Kota Probolinggo</t>
   </si>
   <si>
     <t>Feni Hariyati</t>
   </si>
   <si>
     <t>Kota Surabaya</t>
   </si>
   <si>
     <t>Kusnaini, A.Md.Keb</t>
   </si>
   <si>
-    <t>Lailatus Sa'adah, A.Md.Keb</t>
+    <t>Lailatus Sa'Adah, A.Md.Keb</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>